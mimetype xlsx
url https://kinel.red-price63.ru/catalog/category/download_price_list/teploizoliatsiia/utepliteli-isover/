--- v0 (2026-06-13)
+++ v1 (2026-08-15)
@@ -683,51 +683,51 @@
       <c r="A3" s="6" t="n"/>
       <c r="B3" s="6" t="n"/>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>Функция доступна в мобильной версии</t>
         </is>
       </c>
       <c r="D3" s="8" t="n"/>
       <c r="E3" s="8" t="n"/>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>Телефон:</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>78462111127</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1">
       <c r="A4" s="6" t="n"/>
       <c r="B4" s="6" t="n"/>
       <c r="C4" s="7" t="inlineStr">
         <is>
-          <t>Цены актуальны на момент скачивания: (13.06.2026)</t>
+          <t>Цены актуальны на момент скачивания: (15.08.2026)</t>
         </is>
       </c>
       <c r="D4" s="8" t="n"/>
       <c r="E4" s="8" t="n"/>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Email:</t>
         </is>
       </c>
       <c r="G4" s="9" t="inlineStr">
         <is>
           <t>kirova318@red-price63.ru</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1">
       <c r="A5" s="6" t="n"/>
       <c r="B5" s="6" t="n"/>
       <c r="C5" s="6" t="n"/>
       <c r="D5" s="6" t="n"/>
       <c r="E5" s="6" t="n"/>
       <c r="F5" s="6" t="n"/>
       <c r="G5" s="6" t="n"/>
     </row>
     <row r="6" ht="56" customHeight="1">
@@ -751,217 +751,217 @@
           <t>Цена</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Цена по карте</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Архивная цена по карте</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
-          <t>Утеплитель Изовер ISOVER Теплый Дом Плита
-100мм (610х1170 7шт) 5м2 0,5м3</t>
+          <t>ISOVER Каркасный дом 0,24м3 (600х1000х100мм 4шт)
+2,4м2 базальт</t>
         </is>
       </c>
       <c r="C7" s="10" t="inlineStr">
         <is>
-          <t>уп</t>
-[...4 lines deleted...]
-      </c>
+          <t>шт</t>
+        </is>
+      </c>
+      <c r="D7" s="11" t="inlineStr"/>
       <c r="E7" s="11" t="inlineStr"/>
-      <c r="F7" s="11" t="inlineStr"/>
+      <c r="F7" s="10" t="n">
+        <v>850</v>
+      </c>
       <c r="G7" s="11" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
-(600х1000х50мм 6шт) 3,6м2</t>
+(600х1000х100мм 3шт) 1,8м2</t>
         </is>
       </c>
       <c r="C8" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
         <v>2090</v>
       </c>
       <c r="E8" s="11" t="inlineStr"/>
       <c r="F8" s="11" t="inlineStr"/>
       <c r="G8" s="11" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
-          <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
-(600х1000х100мм 3шт) 1,8м2</t>
+          <t>Утеплитель Изовер ISOVER Теплый Дом Плита
+100мм (610х1170 7шт) 5м2 0,5м3</t>
         </is>
       </c>
       <c r="C9" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>2090</v>
+        <v>1110</v>
       </c>
       <c r="E9" s="11" t="inlineStr"/>
       <c r="F9" s="11" t="inlineStr"/>
       <c r="G9" s="11" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
-          <t>Утеплитель Изовер ISOVER Теплый дом Твин
-0,854м3 (1220х7000х50мм 2шт) 17м2</t>
+          <t>Утеплитель Изовер ISOVER ФАСАД Мастер 0,18м3
+(600х1000х50мм 6шт) 3,6м2</t>
         </is>
       </c>
       <c r="C10" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D10" s="11" t="inlineStr"/>
+      <c r="D10" s="10" t="n">
+        <v>2090</v>
+      </c>
       <c r="E10" s="11" t="inlineStr"/>
-      <c r="F10" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F10" s="11" t="inlineStr"/>
       <c r="G10" s="11" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER Шумка 610х1000х50мм, 6м2,
 0,305м3, 10шт в уп</t>
         </is>
       </c>
       <c r="C11" s="10" t="inlineStr">
         <is>
           <t>упак</t>
         </is>
       </c>
       <c r="D11" s="11" t="inlineStr"/>
       <c r="E11" s="11" t="inlineStr"/>
       <c r="F11" s="10" t="n">
         <v>1010</v>
       </c>
       <c r="G11" s="11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>Утеплитель Изовер ISOVER САУНА 0,75м3 (1200х12500х50мм
-1шт) 15м2</t>
+          <t>Утеплитель Изовер ISOVER Теплые стены Стронг
+100мм (610х1000 5шт) 3,05м2 0,305м3</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
-      <c r="D12" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="11" t="inlineStr"/>
       <c r="E12" s="11" t="inlineStr"/>
-      <c r="F12" s="11" t="inlineStr"/>
+      <c r="F12" s="10" t="n">
+        <v>970</v>
+      </c>
       <c r="G12" s="11" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
-          <t>ISOVER Каркасный дом 0,24м3 (600х1000х100мм 4шт)
-2,4м2 базальт</t>
+          <t>Утеплитель Изовер ISOVER САУНА 0,75м3 (1200х12500х50мм
+1шт) 15м2</t>
         </is>
       </c>
       <c r="C13" s="10" t="inlineStr">
         <is>
-          <t>шт</t>
-[...2 lines deleted...]
-      <c r="D13" s="11" t="inlineStr"/>
+          <t>уп</t>
+        </is>
+      </c>
+      <c r="D13" s="10" t="n">
+        <v>2900</v>
+      </c>
       <c r="E13" s="11" t="inlineStr"/>
-      <c r="F13" s="10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F13" s="11" t="inlineStr"/>
       <c r="G13" s="11" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>Утеплитель Изовер ISOVER Теплые стены Стронг
-100мм (610х1000 5шт) 3,05м2 0,305м3</t>
+          <t>Утеплитель Изовер ISOVER Теплый дом Твин
+0,854м3 (1220х7000х50мм 2шт) 17м2</t>
         </is>
       </c>
       <c r="C14" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D14" s="11" t="inlineStr"/>
       <c r="E14" s="11" t="inlineStr"/>
       <c r="F14" s="10" t="n">
-        <v>970</v>
+        <v>1750</v>
       </c>
       <c r="G14" s="11" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Утеплитель Изовер ISOVER ВЕНТИ оптимал 0,216м3
 (1200х600х100мм 3шт) 2,16м2</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>уп</t>
         </is>
       </c>
       <c r="D15" s="10" t="n">
         <v>694</v>
       </c>
       <c r="E15" s="11" t="inlineStr"/>
       <c r="F15" s="11" t="inlineStr"/>
       <c r="G15" s="11" t="inlineStr"/>
     </row>